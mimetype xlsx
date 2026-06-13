--- v0 (2026-04-18)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="262">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -381,50 +381,185 @@
   <si>
     <t>514</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/514/29_-_ldo_2027_com_anexos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/515/30_-_abertura_de_credito_anulacao.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO  ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2026.“</t>
   </si>
   <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/519/32_-_aldir_blanc.pdf</t>
+  </si>
+  <si>
+    <t>Promove adequação orçamentária no âmbito do Município de Pratápolis/MG e autoriza a abertura de um crédito adicional especial, até o limite de R$ R$ 73.935,68 (setenta e três mil novecentos e trinta e cinco reais e sessenta e oito centavos), para abertura de dotação orçamentária referente aos recursos da União repassados ao Fundo Municipal de Cultura de Pratápolis/MG, oriundos da Lei Federal nº 14.399, de 8 de julho de 2022, Política Nacional Aldir Blanc de Fomento à Cultura, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/520/33_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Especial no orçamento do Exercício Financeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/524/34_-_altera_lei_identificacao_veiculo.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei Municipal 2.146, de 07 de junho de 2022, que dispõe sobre a obrigatoriedade da identificação dos veículos oficiais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/525/36_-_lei_cooperativa.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a celebrar convênios com instituições financeiras cooperativas para a prestação de serviços de arrecadação de tributos e demais receitas municipais, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/526/35_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/529/37_-_altera_lei_cmas.pdf</t>
+  </si>
+  <si>
+    <t>Altera Lei Municipal 1.642, de 21 de setembro de 2010 e dá outras providências</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/530/38_-_abertura_de_credito_excesso.pdf</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/533/39_-_queima_do_alho.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Concessão de Subvenção à Associação Amigos Cavaleiros e Muladeiros de Pratápolis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>EMERSON BILUZINHO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para fornecimento de sensor medidor contínuo de glicose para crianças e adolescentes portadores de diabetes no Município de Pratápolis/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/536/40_-_abertura_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/537/41_-_convenio_cartao_nio_-_com_minuta.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Pratápolis a firmar convênio com a NIO INSTITUIÇÃO DE PAGAMENTOS S.A, para os fins que especifica.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/539/42_-_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito especial no orçamento de 2026 e dá outras providências.</t>
+  </si>
+  <si>
     <t>464</t>
   </si>
   <si>
     <t>L.C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/464/01_-_anistia_cadastro_com_impacto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ANISTIA E PARCELAMENTO ESPECIAL DE CRÉDITO TRIBUTÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/465/02_-_anistia_saae_com_impacto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ANISTIA E PARCELAMENTO ESPECIAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PRATÁPOLIS, DE CRÉDITOS INSCRITOS EM DÍVIDA ATIVIDA</t>
   </si>
   <si>
     <t>470</t>
@@ -432,90 +567,114 @@
   <si>
     <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/470/04_-_altera_projeto_saae.pdf</t>
   </si>
   <si>
     <t>Altera Anexo X da Lei Complementar 62 de 04 de novembro de 2015 e dá outras providências</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/500/06_-_ferias_comissionados.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o art. 84 -A na Lei Complementar Municipal 60, de 04 de novembro de 2015 e dá outras providências.”</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/510/08_-_servidor_vereador_-_finalizado.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o art. 108-A, na Lei Complementar Municipal 60, de 04 de novembro de 2015 e dá outras providências.”</t>
   </si>
   <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/532/09_-_motoristas_de_ambulacia.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo XI da Lei Complementar 61 de 04 de novembro de 2015, para disciplinar novas funções ao cargo de Motorista, conforme advento da Lei Federal 15.250, de 03 de novembro de 2025 e dá outras providências</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/535/10_-_piso_magisterio_com_impacto.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a adequação dos vencimentos dos profissionais do magistério público municipal, em conformidade com as diretrizes da Lei Federal nº 11.738/2008, e dá outras providências.”</t>
+  </si>
+  <si>
     <t>466</t>
   </si>
   <si>
     <t>Res.</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS VENCIMENTOS DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE PRATÁPOLIS</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE PRATÁPOLIS, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2021</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE PRATÁPOLIS, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2024</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>Zé Lucas</t>
   </si>
   <si>
     <t>Altera a redação do artigo 34 da Resolução nº 198, de 08 de julho de 1991 (Regimento Interno da Câmara Municipal de Pratápolis), para reorganizar a nomenclatura e as competências das Comissões Permanentes.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 513/2023, que institui o programa Parlamento Jovem no âmbito da Câmara Municipal de Pratápolis, para dispor sobre a participação de monitores.</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>Altera a redação do Art. 51-A da Resolução nº 198, de 08 de julho de 1991 (Regimento Interno), dispondo sobre o traje dos Vereadores durante as Sessões da Câmara Municipal de Pratápolis.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Em.</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 1 AO PROJETO DE RESOLUÇÃO Nº 10/2025</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 2 AO PROJETO DE RESOLUÇÃO Nº 10/2025</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 3 AO PROJETO DE RESOLUÇÃO Nº 10/2025</t>
   </si>
@@ -582,50 +741,107 @@
 ASSUNTO: Solicita informações sobre a aplicação da Lei Municipal nº 2.101, de 09 de dezembro de 2021, que "Dispõe sobre a proteção, identificação e controle das populações de cães e gatos e dá outras providências".</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 02/2026 - ASSUNTO: Solicita informações e documentos referentes a repasses financeiros para as Santas Casas de Misericórdia de São Sebastião do Paraíso e Passos.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Zé Lucas, GILBERTO DO CRAS, HUNNA, Thalisnei do Ronaldinho Pintor</t>
   </si>
   <si>
     <t>Requerimento - Solicita informações e cópia da prestação de contas referente à subvenção repassada à Associação dos Amigos Muladeiros e Cavaleiros de Pratápolis.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>HUNNA</t>
   </si>
   <si>
     <t>Requerimento de Informações – Cumprimento da Lei Municipal nº 2.066/2021.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo sobre a situação funcional e remuneratória dos condutores de ambulância do Município.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>Solicita cópia de contrato administrativo, processo licitatório e informações sobre a garantia da obra de pavimentação da Rua Palmeiras.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>Thalisnei do Ronaldinho Pintor</t>
+  </si>
+  <si>
+    <t>Solicita informações urgentes sobre a remoção do Cruzeiro do Centro Cultural, bem como detalhes sobre eventual processo de restauração.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas ao Poder Executivo sobre o Projeto de Lei Ordinária nº 29/2026.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>Solicita informações e documentos detalhados sobre a gestão do Patrimônio Cultural, Conselhos Municipais e ICMS Cultural.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>Solicita relatório detalhado das ações, projetos e trabalhos realizados pelas Secretarias Municipais criadas nos anos de 2025 e 2026.</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>Solicita informações à Secretaria Municipal de Educação sobre a contratação de professores de apoio para alunos com TEA.</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>Solicita informações à Secretaria Municipal de Saúde sobre o atendimento médico e o fornecimento de medicamentos para crianças com TEA.</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>Requerimento - Solicita informações sobre a obra de pavimentação asfáltica na Rua das Palmeiras.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -929,56 +1145,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/461/01_-_revisao_funcionalismo_publico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/462/02_-_revisao_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/463/03_-_reajuste_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/468/04_-_abertura_de_credito_anulacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/469/06_-_altera_lei_de_incentivo_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_lei_cartorios.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/475/10_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/476/11_-_altera_lei_composicao_conselho_habitacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/477/12_-_abertura_de_credito_anulacao_-_premiacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/478/13_-_abertura_de_credito_anulacao_-_amig.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/479/abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/480/16_-_filiacao_amig.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/481/17_-_autorizacao_saae_-_ciminas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/482/credito_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/483/18_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/484/20_-_desafetacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/485/19_-_abertura_de_credito_mista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/488/22_-_alunos_franca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/501/23_-_concessao_de_uso_trator_pontal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/502/24_-_concessao_de_uso_trator_mamono.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/503/25_-_abertura_de_credito_anulacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/504/26_-_cooperacao_frota.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/505/28_-_pequenas_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/509/27_-_aih_-_correta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/514/29_-_ldo_2027_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/515/30_-_abertura_de_credito_anulacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/464/01_-_anistia_cadastro_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/465/02_-_anistia_saae_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/470/04_-_altera_projeto_saae.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/500/06_-_ferias_comissionados.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/510/08_-_servidor_vereador_-_finalizado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/461/01_-_revisao_funcionalismo_publico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/462/02_-_revisao_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/463/03_-_reajuste_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/468/04_-_abertura_de_credito_anulacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/469/06_-_altera_lei_de_incentivo_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_lei_cartorios.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/475/10_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/476/11_-_altera_lei_composicao_conselho_habitacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/477/12_-_abertura_de_credito_anulacao_-_premiacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/478/13_-_abertura_de_credito_anulacao_-_amig.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/479/abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/480/16_-_filiacao_amig.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/481/17_-_autorizacao_saae_-_ciminas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/482/credito_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/483/18_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/484/20_-_desafetacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/485/19_-_abertura_de_credito_mista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/488/22_-_alunos_franca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/501/23_-_concessao_de_uso_trator_pontal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/502/24_-_concessao_de_uso_trator_mamono.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/503/25_-_abertura_de_credito_anulacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/504/26_-_cooperacao_frota.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/505/28_-_pequenas_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/509/27_-_aih_-_correta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/514/29_-_ldo_2027_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/515/30_-_abertura_de_credito_anulacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/519/32_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/520/33_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/524/34_-_altera_lei_identificacao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/525/36_-_lei_cooperativa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/526/35_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/529/37_-_altera_lei_cmas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/530/38_-_abertura_de_credito_excesso.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/533/39_-_queima_do_alho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/536/40_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/537/41_-_convenio_cartao_nio_-_com_minuta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/539/42_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/464/01_-_anistia_cadastro_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/465/02_-_anistia_saae_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/470/04_-_altera_projeto_saae.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/500/06_-_ferias_comissionados.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/510/08_-_servidor_vereador_-_finalizado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/532/09_-_motoristas_de_ambulacia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/sapl/public/materialegislativa/2026/535/10_-_piso_magisterio_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pratapolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H55"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1712,716 +1928,1340 @@
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H29" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>128</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H31" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>29</v>
+        <v>140</v>
       </c>
       <c r="D34" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>142</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>35</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>142</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>35</v>
+        <v>148</v>
       </c>
       <c r="H36" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="D37" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>142</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>35</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
       <c r="D38" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>142</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H38" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>29</v>
+        <v>158</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>142</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>35</v>
+        <v>159</v>
       </c>
       <c r="H39" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>142</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>35</v>
+        <v>162</v>
       </c>
       <c r="H40" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="D41" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>35</v>
+        <v>166</v>
       </c>
       <c r="H41" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="E42" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="F42" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="H42" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="E43" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="F43" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>35</v>
+        <v>174</v>
       </c>
       <c r="H43" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="E44" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>35</v>
+        <v>177</v>
       </c>
       <c r="H44" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D45" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="E45" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="F45" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>35</v>
+        <v>180</v>
       </c>
       <c r="H45" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D46" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="E46" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="F46" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>35</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D47" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="E47" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="F47" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>35</v>
+        <v>186</v>
       </c>
       <c r="H47" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48" t="s">
+        <v>169</v>
+      </c>
+      <c r="E48" t="s">
         <v>170</v>
       </c>
-      <c r="B48" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>35</v>
+        <v>189</v>
       </c>
       <c r="H48" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="E49" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="F49" t="s">
         <v>34</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H49" t="s">
-        <v>173</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="E50" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H50" t="s">
-        <v>175</v>
+        <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D51" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="E51" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H51" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D52" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="E52" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="F52" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H52" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D53" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="E53" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="F53" t="s">
-        <v>150</v>
+        <v>201</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H53" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>203</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D54" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="E54" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="F54" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H54" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D55" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="E55" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="F55" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H55" t="s">
-        <v>189</v>
+        <v>206</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>207</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>208</v>
+      </c>
+      <c r="E56" t="s">
+        <v>209</v>
+      </c>
+      <c r="F56" t="s">
+        <v>34</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H56" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" t="s">
+        <v>208</v>
+      </c>
+      <c r="E57" t="s">
+        <v>209</v>
+      </c>
+      <c r="F57" t="s">
+        <v>34</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H57" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>213</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" t="s">
+        <v>208</v>
+      </c>
+      <c r="E58" t="s">
+        <v>209</v>
+      </c>
+      <c r="F58" t="s">
+        <v>34</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>25</v>
+      </c>
+      <c r="D59" t="s">
+        <v>208</v>
+      </c>
+      <c r="E59" t="s">
+        <v>209</v>
+      </c>
+      <c r="F59" t="s">
+        <v>34</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H59" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>217</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>29</v>
+      </c>
+      <c r="D60" t="s">
+        <v>208</v>
+      </c>
+      <c r="E60" t="s">
+        <v>209</v>
+      </c>
+      <c r="F60" t="s">
+        <v>34</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H60" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>219</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61" t="s">
+        <v>208</v>
+      </c>
+      <c r="E61" t="s">
+        <v>209</v>
+      </c>
+      <c r="F61" t="s">
+        <v>34</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H61" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>221</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" t="s">
+        <v>208</v>
+      </c>
+      <c r="E62" t="s">
+        <v>209</v>
+      </c>
+      <c r="F62" t="s">
+        <v>34</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H62" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>223</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63" t="s">
+        <v>208</v>
+      </c>
+      <c r="E63" t="s">
+        <v>209</v>
+      </c>
+      <c r="F63" t="s">
+        <v>34</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H63" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>225</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>45</v>
+      </c>
+      <c r="D64" t="s">
+        <v>208</v>
+      </c>
+      <c r="E64" t="s">
+        <v>209</v>
+      </c>
+      <c r="F64" t="s">
+        <v>34</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H64" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>227</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65" t="s">
+        <v>208</v>
+      </c>
+      <c r="E65" t="s">
+        <v>209</v>
+      </c>
+      <c r="F65" t="s">
+        <v>34</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H65" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>229</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>53</v>
+      </c>
+      <c r="D66" t="s">
+        <v>208</v>
+      </c>
+      <c r="E66" t="s">
+        <v>209</v>
+      </c>
+      <c r="F66" t="s">
+        <v>34</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H66" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>231</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>232</v>
+      </c>
+      <c r="E67" t="s">
+        <v>233</v>
+      </c>
+      <c r="F67" t="s">
+        <v>201</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H67" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>235</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>232</v>
+      </c>
+      <c r="E68" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" t="s">
+        <v>201</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H68" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>237</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>232</v>
+      </c>
+      <c r="E69" t="s">
+        <v>233</v>
+      </c>
+      <c r="F69" t="s">
+        <v>238</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H69" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>240</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" t="s">
+        <v>232</v>
+      </c>
+      <c r="E70" t="s">
+        <v>233</v>
+      </c>
+      <c r="F70" t="s">
+        <v>241</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H70" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>243</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" t="s">
+        <v>232</v>
+      </c>
+      <c r="E71" t="s">
+        <v>233</v>
+      </c>
+      <c r="F71" t="s">
+        <v>201</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H71" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>245</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72" t="s">
+        <v>233</v>
+      </c>
+      <c r="F72" t="s">
+        <v>201</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H72" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>247</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73" t="s">
+        <v>232</v>
+      </c>
+      <c r="E73" t="s">
+        <v>233</v>
+      </c>
+      <c r="F73" t="s">
+        <v>248</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H73" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>250</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" t="s">
+        <v>232</v>
+      </c>
+      <c r="E74" t="s">
+        <v>233</v>
+      </c>
+      <c r="F74" t="s">
+        <v>201</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H74" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>252</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>45</v>
+      </c>
+      <c r="D75" t="s">
+        <v>232</v>
+      </c>
+      <c r="E75" t="s">
+        <v>233</v>
+      </c>
+      <c r="F75" t="s">
+        <v>201</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" t="s">
+        <v>232</v>
+      </c>
+      <c r="E76" t="s">
+        <v>233</v>
+      </c>
+      <c r="F76" t="s">
+        <v>34</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H76" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>53</v>
+      </c>
+      <c r="D77" t="s">
+        <v>232</v>
+      </c>
+      <c r="E77" t="s">
+        <v>233</v>
+      </c>
+      <c r="F77" t="s">
+        <v>201</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H77" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" t="s">
+        <v>232</v>
+      </c>
+      <c r="E78" t="s">
+        <v>233</v>
+      </c>
+      <c r="F78" t="s">
+        <v>201</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H78" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>260</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>61</v>
+      </c>
+      <c r="D79" t="s">
+        <v>232</v>
+      </c>
+      <c r="E79" t="s">
+        <v>233</v>
+      </c>
+      <c r="F79" t="s">
+        <v>34</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H79" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2436,50 +3276,74 @@
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>